--- v0 (2026-04-18)
+++ v1 (2026-10-18)
@@ -7,86 +7,87 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFAEC"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="7706"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00B772A1" w:rsidTr="008379AB" w14:paraId="3F83A518" w14:textId="77777777">
+      <w:tr w:rsidR="00B772A1" w:rsidRPr="00EF183A" w14:paraId="3F83A518" w14:textId="77777777" w:rsidTr="008379AB">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00B772A1" w:rsidP="00BD2101" w:rsidRDefault="00B772A1" w14:paraId="2F09FF1F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2F09FF1F" w14:textId="77777777" w:rsidR="00B772A1" w:rsidRPr="00EF183A" w:rsidRDefault="00B772A1" w:rsidP="00B62C13">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF183A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38616715" wp14:editId="6168343A">
                   <wp:extent cx="1144598" cy="829571"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="1240946661" name="drawing">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
@@ -124,1678 +125,2244 @@
                             <a:ext cx="1146296" cy="830801"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00B772A1" w:rsidRDefault="00E77F1B" w14:paraId="2D8D21BA" w14:textId="10EA9E49">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="2D8D21BA" w14:textId="10EA9E49" w:rsidR="00B772A1" w:rsidRPr="00EF183A" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF183A">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1047"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Submission t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF183A" w:rsidR="00B772A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidR="00B772A1" w:rsidRPr="00EF183A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1047"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>itle page</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00B772A1" w:rsidRDefault="6C5444D9" w14:paraId="17D773D6" w14:textId="4EF4D825">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="17D773D6" w14:textId="4EF4D825" w:rsidR="00B772A1" w:rsidRPr="00EF183A" w:rsidRDefault="6C5444D9" w:rsidP="00B62C13">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF183A">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="2D1047"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Learning Development in Higher Education </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CE0148" w:rsidR="00CE0148" w:rsidP="00723473" w:rsidRDefault="00CE0148" w14:paraId="3D04B086" w14:textId="6DCC68FA">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="3D04B086" w14:textId="6DCC68FA" w:rsidR="00CE0148" w:rsidRDefault="00CE0148" w:rsidP="00B62C13">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0148">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">consult our </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00723473">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           </w:rPr>
           <w:t>Aims &amp; Scope</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CE0148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           </w:rPr>
           <w:t>Submission Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="54BF9D2D" w14:textId="6DE4A679" w:rsidR="00EA731B" w:rsidRPr="00EA731B" w:rsidRDefault="00EA731B" w:rsidP="00B62C13">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="534A58"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="534A58"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00002BE2" w:rsidRPr="00002BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submissions without a title page will be declined as incomplete. Manuscripts that do not clearly align with the aims and scope of JLDHE will be desk rejected.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2664"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="4D88FA82" w14:textId="77777777">
+      <w:tr w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w14:paraId="4D88FA82" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="420"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A8B7"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="4930A958" w14:textId="77777777">
+          <w:p w14:paraId="4930A958" w14:textId="77777777" w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF183A">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A8B7"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="6ADD7972" w14:textId="77777777">
+          <w:p w14:paraId="6ADD7972" w14:textId="77777777" w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF183A">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Your response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="4D488517" w14:textId="77777777">
+      <w:tr w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w14:paraId="4D488517" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="1AFF1CE1" w14:textId="77777777">
+          <w:p w14:paraId="1AFF1CE1" w14:textId="77777777" w:rsidR="00E77F1B" w:rsidRPr="003A5380" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F87BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...3 lines deleted...]
-              <w:t>Submission title</w:t>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Submission</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00E77F1B" w:rsidP="3F60B7D1" w:rsidRDefault="00E77F1B" w14:paraId="48039A70" w14:textId="68F0BCD6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="48039A70" w14:textId="68F0BCD6" w:rsidR="00E77F1B" w:rsidRPr="002F0500" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="247E108B" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="486DB277" w14:textId="77777777" w:rsidTr="00A55258">
+        <w:trPr>
+          <w:trHeight w:val="6178"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DDF08DC" w14:textId="6120AEBB" w:rsidR="00573F05" w:rsidRPr="00F87BAC" w:rsidRDefault="00743FB2" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00743FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please confirm that your manuscript meets JLDHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00743FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s scope requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DF434C" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="00630246" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1694303599"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My submission engages with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Learning Development</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (also known as academic language and learning) as a distinct field of study, scholarship, and practice within higher education, rather than focusing solely on a disciplinary, institutional, or pedagogic issue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5725B3EB" w14:textId="77777777" w:rsidR="00573F05" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1682586535"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630246">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>My submission is focused on higher education (not school-level education).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C741B35" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="00980E87" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1031422371"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980E87">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>My submission is not centred on broad staff-development initiatives (unless directly relevant to the Learning Development profession).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D449C1D" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="00B22C51" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-158621534"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> offers transferable insights and engages with wider theoretical perspectives, rather than being a descriptive evaluation of a local initiative.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40639C3D" w14:textId="7C25F8E5" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="96068444"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>My submission is written for an interdisciplinary audience and does not rely on highly specialised terminology or complex statistical techniques.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="74DDDF6E" w14:textId="77777777" w:rsidTr="00A55258">
+        <w:trPr>
+          <w:trHeight w:val="2113"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FD0F482" w14:textId="57CA6CD7" w:rsidR="00573F05" w:rsidRPr="00F87BAC" w:rsidRDefault="00573F05" w:rsidP="00573F05">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Having confirmed the above, how does your submission contribute to the aims and scope of JLDHE?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BBE537E" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="00277195" w:rsidRDefault="00573F05" w:rsidP="008A4AE9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277195">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In no more than </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277195">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>150 words</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277195">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F95C505" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="00277195" w:rsidRDefault="00573F05" w:rsidP="008A4AE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277195">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>how your work is situated within Learning Development scholarship or practice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46100144" w14:textId="77777777" w:rsidR="00A55258" w:rsidRDefault="00573F05" w:rsidP="008A4AE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277195">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the broader contribution it makes beyond your local context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E412966" w14:textId="36A3D430" w:rsidR="00573F05" w:rsidRPr="00A55258" w:rsidRDefault="00573F05" w:rsidP="008A4AE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>why it will be of interest to JLDHE’s interdisciplinary readership.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="247E108B" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="7226AB5A" w14:textId="77777777">
+          <w:p w14:paraId="7226AB5A" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submission category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00E77F1B" w:rsidP="00AA3F00" w:rsidRDefault="009F3A6B" w14:paraId="5088A065" w14:textId="62D3567A">
+          <w:p w14:paraId="5088A065" w14:textId="62D3567A" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Delete as appropriate: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0500" w:rsidR="00CB21D6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="002F0500">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Paper / Case Study / Opinion Piece / Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="6753E9D0" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="6753E9D0" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="730"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="134D73C6" w14:textId="5F3986F3">
+          <w:p w14:paraId="134D73C6" w14:textId="5F3986F3" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (including reference list)</w:t>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Word count (including reference list)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00E77F1B" w:rsidP="00AA3F00" w:rsidRDefault="00E77F1B" w14:paraId="1D5F2D27" w14:textId="1C9110B8">
+          <w:p w14:paraId="1D5F2D27" w14:textId="1C9110B8" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="790238CF" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="790238CF" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="540"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="193DB6B1" w14:textId="6695E7A2">
+          <w:p w14:paraId="193DB6B1" w14:textId="6695E7A2" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> name and affiliation</w:t>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lead author name and affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00E77F1B" w:rsidP="00AA3F00" w:rsidRDefault="00E77F1B" w14:paraId="6F966DE1" w14:textId="5FED4C82">
+          <w:p w14:paraId="6F966DE1" w14:textId="5FED4C82" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="3E13BB04" w:rsidTr="3F60B7D1" w14:paraId="0DBC8EA0" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="0DBC8EA0" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="870"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="3E13BB04" w:rsidP="3E13BB04" w:rsidRDefault="008568BD" w14:paraId="11F2B2ED" w14:textId="10367BB6">
+          <w:p w14:paraId="11F2B2ED" w14:textId="10367BB6" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> and their affiliations</w:t>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Names of additional authors and their affiliations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="26AAD653" w:rsidP="00D268B2" w:rsidRDefault="00CB21D6" w14:paraId="6E824076" w14:textId="4D6BB6CD">
+          <w:p w14:paraId="6E824076" w14:textId="4D6BB6CD" w:rsidR="00573F05" w:rsidRPr="00DB3FA2" w:rsidRDefault="00573F05" w:rsidP="00DB3FA2">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0500">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00DB3FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Please list all additional authors</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+              <w:t xml:space="preserve">Please list all additional authors. All authors must have made a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB3FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>substantive contribution</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0500" w:rsidR="000E21B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00DB3FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to the </w:t>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="00AA3F00" w:rsidR="000E21B9">
+              <w:t xml:space="preserve"> to the submission in line with our </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00DB3FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Authorship policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="002F0500" w:rsidR="008568BD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00DB3FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00723473" w:rsidP="00723473" w:rsidRDefault="00723473" w14:paraId="10AE5020" w14:textId="62AC2DAA">
+          <w:p w14:paraId="10AE5020" w14:textId="62AC2DAA" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="002F0500" w:rsidR="00723473" w:rsidP="3E13BB04" w:rsidRDefault="00723473" w14:paraId="4428EF5D" w14:textId="5EE23D2F">
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4428EF5D" w14:textId="5EE23D2F" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Segoe UI" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Segoe UI" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidTr="3F60B7D1" w14:paraId="6B9AFFB6" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="6B9AFFB6" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="842"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="3CABC83F" w14:textId="77777777">
+          <w:p w14:paraId="3CABC83F" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Acknowledgements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="252DDD99" w14:textId="505E2EFE">
+          <w:p w14:paraId="252DDD99" w14:textId="505E2EFE" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List individuals who provided technical help, writing assistance, or general support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="00723473" w:rsidTr="3F60B7D1" w14:paraId="3A825968" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="3A825968" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="00723473" w:rsidP="00723473" w:rsidRDefault="00723473" w14:paraId="2CBC6C89" w14:textId="530D352E">
+          <w:p w14:paraId="2CBC6C89" w14:textId="530D352E" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethical approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="00723473" w:rsidP="00723473" w:rsidRDefault="00723473" w14:paraId="539C9EBB" w14:textId="3CBE1248">
+          <w:p w14:paraId="539C9EBB" w14:textId="4DCA9564" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...3 lines deleted...]
-              <w:t>Provide the name of the relevant committee and the approval reference number. If ethical approval is not required, please explain the reason.</w:t>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide the name of the relevant committee and the approval reference number. If ethical approval </w:t>
+            </w:r>
+            <w:r w:rsidR="008A4AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F0500">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not required, please explain the reason.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidTr="3F60B7D1" w14:paraId="4A921EFE" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="4A921EFE" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="1038"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="001E4349" w14:paraId="08AE7267" w14:textId="7A3FDDC6">
+          <w:p w14:paraId="08AE7267" w14:textId="7A3FDDC6" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anonymisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0012683F" w:rsidR="0012683F" w:rsidP="001E4349" w:rsidRDefault="0012683F" w14:paraId="0D9B4D47" w14:textId="30369440">
+          <w:p w14:paraId="0D9B4D47" w14:textId="12BDE42B" w:rsidR="00573F05" w:rsidRPr="0012683F" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012683F">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tick to confirm that the manuscript file </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012683F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="0012683F" w:rsidR="00E11417">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="0012683F">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="0012683F" w:rsidR="0012683F" w:rsidP="001E4349" w:rsidRDefault="0012683F" w14:paraId="5E31E51D" w14:textId="77777777">
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00F2304C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>document properties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0012683F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are fully anonymised and contain no identifying information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E31E51D" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="0012683F" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:id w:val="1383137814"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w:rsidR="0012683F" w:rsidP="0012683F" w:rsidRDefault="0012683F" w14:paraId="0EE7A22E" w14:textId="4E1C56B1">
+              <w:p w14:paraId="0EE7A22E" w14:textId="4E1C56B1" w:rsidR="00573F05" w:rsidRDefault="00573F05" w:rsidP="00573F05">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                    <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Open Sans"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...5 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
-          <w:p w:rsidRPr="0012683F" w:rsidR="0012683F" w:rsidP="001E4349" w:rsidRDefault="0012683F" w14:paraId="27678CD2" w14:textId="2BACE7B5">
+          <w:p w14:paraId="27678CD2" w14:textId="2BACE7B5" w:rsidR="00573F05" w:rsidRPr="0012683F" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidTr="3F60B7D1" w14:paraId="4E95F05D" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="4E95F05D" w14:textId="77777777" w:rsidTr="00DB3FA2">
         <w:trPr>
-          <w:trHeight w:val="831"/>
+          <w:trHeight w:val="5348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="001E4349" w14:paraId="3450CDBF" w14:textId="77777777">
+          <w:p w14:paraId="3450CDBF" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Generative AI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D11C82" w:rsidR="00D11C82" w:rsidP="001E4349" w:rsidRDefault="00F75381" w14:paraId="7117CFE7" w14:textId="539B65BF">
+          <w:p w14:paraId="7117CFE7" w14:textId="539B65BF" w:rsidR="00573F05" w:rsidRPr="00D11C82" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11C82" w:rsidR="00D11C82">
+            <w:r w:rsidRPr="00D11C82">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please delete the option that does not apply.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D11C82" w:rsidP="001E4349" w:rsidRDefault="00D11C82" w14:paraId="35D27F9A" w14:textId="77777777">
+          <w:p w14:paraId="35D27F9A" w14:textId="77777777" w:rsidR="00573F05" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002F0500" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="001E4349" w14:paraId="2E5FCA9C" w14:textId="50874967">
+          <w:p w14:paraId="2E5FCA9C" w14:textId="50874967" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OPTION A:</w:t>
             </w:r>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> The authors did not use generative AI technologies in the creation of this manuscript.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F0500" w:rsidR="001E4349" w:rsidP="00D11C82" w:rsidRDefault="001E4349" w14:paraId="2D5FF4BB" w14:textId="4E2A011C">
+          <w:p w14:paraId="2D5FF4BB" w14:textId="4E2A011C" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F0500" w:rsidR="001E4349" w:rsidP="00D268B2" w:rsidRDefault="001E4349" w14:paraId="1AF1F021" w14:textId="165149B9">
+          <w:p w14:paraId="1AF1F021" w14:textId="165149B9" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTION B: </w:t>
             </w:r>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The authors used the following generative AI tools in the preparation of this manuscript: ______. The tasks performed by [specify the tool] </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>include:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> text generation, research design, methods design, data analysis, data visualisation, etc. [rephrase as appropriate, separately for each tool used]. The tasks relevant to methodology are explained in the Methods section. The limitations and biases inherent in generative AI are acknowledged in the Limitations section of the manuscript. The authors have complied with the journal’s principles of AI use. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidTr="3F60B7D1" w14:paraId="12F8D7B8" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="12F8D7B8" w14:textId="77777777" w:rsidTr="00F2304C">
         <w:trPr>
-          <w:trHeight w:val="1114"/>
+          <w:trHeight w:val="1398"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="001E4349" w14:paraId="6932F979" w14:textId="77777777">
+          <w:p w14:paraId="6932F979" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conflicts of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="0063457B" w14:paraId="6399810E" w14:textId="40A42CCB">
+          <w:p w14:paraId="6399810E" w14:textId="40A42CCB" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063457B">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please detail any financial or personal relationships that have a bearing on this research, or that could be perceived as influencing the work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0500" w:rsidR="00D268B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="002F0500">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or state: ‘The author</w:t>
             </w:r>
-            <w:r w:rsidR="003F7CB0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0500" w:rsidR="00D268B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="002F0500">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="003F7CB0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0500" w:rsidR="00D268B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="002F0500">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> report there are no competing interests to declare’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidTr="3F60B7D1" w14:paraId="6AD20864" w14:textId="77777777">
+      <w:tr w:rsidR="00573F05" w:rsidRPr="00EF183A" w14:paraId="6AD20864" w14:textId="77777777" w:rsidTr="3F60B7D1">
         <w:trPr>
           <w:trHeight w:val="824"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF183A" w:rsidR="001E4349" w:rsidP="001E4349" w:rsidRDefault="001E4349" w14:paraId="6F787B51" w14:textId="77777777">
+          <w:p w14:paraId="6F787B51" w14:textId="77777777" w:rsidR="00573F05" w:rsidRPr="003A5380" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="534A58"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5380">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7A717F"/>
+                <w:color w:val="534A58"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002F0500" w:rsidR="001E4349" w:rsidP="00D268B2" w:rsidRDefault="001E4349" w14:paraId="7C1FCB95" w14:textId="5F0069A7">
+          <w:p w14:paraId="7C1FCB95" w14:textId="5F0069A7" w:rsidR="00573F05" w:rsidRPr="002F0500" w:rsidRDefault="00573F05" w:rsidP="00573F05">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F0500">
               <w:rPr>
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...11 lines deleted...]
-              <w:t>’.</w:t>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>List funding bodies and grant numbers. If unfunded, state: ‘The author(s) received no internal/external funding for this research’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidRDefault="00E77F1B" w14:paraId="18A87A5C" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="18A87A5C" w14:textId="77777777" w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w:rsidRDefault="00E77F1B" w:rsidP="00B62C13">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00EF183A" w:rsidR="00E77F1B" w:rsidSect="001A5C3A">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00E77F1B" w:rsidRPr="00EF183A" w:rsidSect="001A5C3A">
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F8788F" w:rsidRDefault="00F8788F" w14:paraId="08CFD245" w14:textId="77777777">
+    <w:p w14:paraId="617D689B" w14:textId="77777777" w:rsidR="00964FB3" w:rsidRDefault="00964FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F8788F" w:rsidRDefault="00F8788F" w14:paraId="64CAAED2" w14:textId="77777777">
+    <w:p w14:paraId="0B5BCFDE" w14:textId="77777777" w:rsidR="00964FB3" w:rsidRDefault="00964FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00723473" w:rsidR="71236DF3" w:rsidP="00723473" w:rsidRDefault="00723473" w14:paraId="37457CAD" w14:textId="5594EAC0">
+  <w:p w14:paraId="37457CAD" w14:textId="2A97D65D" w:rsidR="71236DF3" w:rsidRPr="00723473" w:rsidRDefault="00723473" w:rsidP="00723473">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-115"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">V1. </w:t>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidR="003D3569">
+      <w:rPr>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:r w:rsidRPr="00723473">
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Updated Feb 2026</w:t>
+      <w:t xml:space="preserve">Updated </w:t>
+    </w:r>
+    <w:r w:rsidR="003D3569">
+      <w:rPr>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00723473">
+      <w:rPr>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F8788F" w:rsidRDefault="00F8788F" w14:paraId="56C386E1" w14:textId="77777777">
+    <w:p w14:paraId="53248B44" w14:textId="77777777" w:rsidR="00964FB3" w:rsidRDefault="00964FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F8788F" w:rsidRDefault="00F8788F" w14:paraId="5B2ABE3A" w14:textId="77777777">
+    <w:p w14:paraId="567A3D96" w14:textId="77777777" w:rsidR="00964FB3" w:rsidRDefault="00964FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25932037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="155E1C94"/>
     <w:lvl w:ilvl="0" w:tplc="B82AA634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
@@ -1852,50 +2419,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DB9EEB18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7BBC4302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388C0621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6CEABE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524C6CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E7E1B12"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -1938,304 +2618,577 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F414EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="121AAD3C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC64854"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08F2AE98"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="256326477">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="636448368">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="967197638">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="403726491">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1070617570">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="163"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="180"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3D6C1627"/>
+    <w:rsid w:val="00002BE2"/>
     <w:rsid w:val="00013CB3"/>
     <w:rsid w:val="0008728C"/>
     <w:rsid w:val="00091167"/>
     <w:rsid w:val="00094299"/>
     <w:rsid w:val="000A0D2D"/>
+    <w:rsid w:val="000A44E3"/>
     <w:rsid w:val="000C354B"/>
     <w:rsid w:val="000E21B9"/>
     <w:rsid w:val="000E49FB"/>
     <w:rsid w:val="000E5538"/>
     <w:rsid w:val="0012683F"/>
+    <w:rsid w:val="00146019"/>
     <w:rsid w:val="001615B7"/>
     <w:rsid w:val="00175AD7"/>
     <w:rsid w:val="00197B0B"/>
     <w:rsid w:val="001A5C3A"/>
     <w:rsid w:val="001C0684"/>
     <w:rsid w:val="001E1346"/>
     <w:rsid w:val="001E4349"/>
     <w:rsid w:val="00210C2A"/>
     <w:rsid w:val="00245FD8"/>
+    <w:rsid w:val="00277195"/>
     <w:rsid w:val="002F0500"/>
+    <w:rsid w:val="002F7EBF"/>
     <w:rsid w:val="003719A5"/>
+    <w:rsid w:val="003A5380"/>
     <w:rsid w:val="003A6E70"/>
     <w:rsid w:val="003C5ADB"/>
+    <w:rsid w:val="003D3569"/>
     <w:rsid w:val="003E7988"/>
     <w:rsid w:val="003F7CB0"/>
     <w:rsid w:val="00422C3C"/>
+    <w:rsid w:val="0046131D"/>
     <w:rsid w:val="00473C8C"/>
+    <w:rsid w:val="004D5930"/>
+    <w:rsid w:val="0052504E"/>
+    <w:rsid w:val="00564BE1"/>
+    <w:rsid w:val="00573F05"/>
     <w:rsid w:val="0059400F"/>
     <w:rsid w:val="005A66FD"/>
     <w:rsid w:val="005A79AD"/>
     <w:rsid w:val="005E0C00"/>
     <w:rsid w:val="005F005E"/>
     <w:rsid w:val="006005BA"/>
+    <w:rsid w:val="00630246"/>
     <w:rsid w:val="0063457B"/>
+    <w:rsid w:val="0067553A"/>
     <w:rsid w:val="00694CDF"/>
+    <w:rsid w:val="0070452B"/>
     <w:rsid w:val="00723473"/>
     <w:rsid w:val="00725181"/>
+    <w:rsid w:val="00743FB2"/>
     <w:rsid w:val="0077286E"/>
     <w:rsid w:val="007F10C3"/>
     <w:rsid w:val="008379AB"/>
     <w:rsid w:val="008568BD"/>
     <w:rsid w:val="00877670"/>
+    <w:rsid w:val="008A4AE9"/>
+    <w:rsid w:val="0090394B"/>
+    <w:rsid w:val="00964FB3"/>
     <w:rsid w:val="00967A0C"/>
+    <w:rsid w:val="00980E87"/>
     <w:rsid w:val="00991E98"/>
     <w:rsid w:val="009A1986"/>
     <w:rsid w:val="009F06E3"/>
     <w:rsid w:val="009F3A6B"/>
+    <w:rsid w:val="00A55258"/>
     <w:rsid w:val="00A6641E"/>
     <w:rsid w:val="00AA3F00"/>
+    <w:rsid w:val="00AB37D5"/>
     <w:rsid w:val="00AF19A3"/>
     <w:rsid w:val="00B03E46"/>
+    <w:rsid w:val="00B22C51"/>
     <w:rsid w:val="00B33204"/>
+    <w:rsid w:val="00B40DD7"/>
+    <w:rsid w:val="00B62C13"/>
     <w:rsid w:val="00B772A1"/>
     <w:rsid w:val="00BD2101"/>
+    <w:rsid w:val="00BE3B51"/>
+    <w:rsid w:val="00C17DDA"/>
     <w:rsid w:val="00C3314C"/>
+    <w:rsid w:val="00CA7EA0"/>
     <w:rsid w:val="00CB21D6"/>
     <w:rsid w:val="00CE0148"/>
     <w:rsid w:val="00D11C82"/>
     <w:rsid w:val="00D268B2"/>
+    <w:rsid w:val="00D80DC3"/>
+    <w:rsid w:val="00DB3FA2"/>
     <w:rsid w:val="00DE5779"/>
     <w:rsid w:val="00DF266C"/>
     <w:rsid w:val="00E11417"/>
+    <w:rsid w:val="00E12A37"/>
+    <w:rsid w:val="00E24461"/>
     <w:rsid w:val="00E7292E"/>
     <w:rsid w:val="00E77F1B"/>
+    <w:rsid w:val="00EA731B"/>
     <w:rsid w:val="00EF183A"/>
     <w:rsid w:val="00F2138A"/>
+    <w:rsid w:val="00F2304C"/>
     <w:rsid w:val="00F52524"/>
     <w:rsid w:val="00F75381"/>
     <w:rsid w:val="00F8788F"/>
+    <w:rsid w:val="00F87BAC"/>
     <w:rsid w:val="00F911E2"/>
     <w:rsid w:val="00FC0984"/>
+    <w:rsid w:val="00FD7313"/>
     <w:rsid w:val="01FC123C"/>
     <w:rsid w:val="155C0A3D"/>
     <w:rsid w:val="164F6232"/>
     <w:rsid w:val="1BD0FE4C"/>
     <w:rsid w:val="1DA693A1"/>
     <w:rsid w:val="1ED6556A"/>
     <w:rsid w:val="1F83E8E2"/>
     <w:rsid w:val="23EE5EC7"/>
     <w:rsid w:val="23EF6353"/>
     <w:rsid w:val="26AAD653"/>
     <w:rsid w:val="30AA0165"/>
     <w:rsid w:val="32D65D41"/>
     <w:rsid w:val="34764DED"/>
     <w:rsid w:val="35489822"/>
     <w:rsid w:val="386B2339"/>
     <w:rsid w:val="3AD6AAAF"/>
     <w:rsid w:val="3B167849"/>
     <w:rsid w:val="3D6C1627"/>
     <w:rsid w:val="3E13BB04"/>
     <w:rsid w:val="3F60B7D1"/>
     <w:rsid w:val="4E973BD6"/>
     <w:rsid w:val="4F8C5DC5"/>
     <w:rsid w:val="59F81D75"/>
     <w:rsid w:val="5C2B05AF"/>
     <w:rsid w:val="60694D14"/>
     <w:rsid w:val="63FBF081"/>
     <w:rsid w:val="65CE3FFF"/>
     <w:rsid w:val="67B54B5F"/>
     <w:rsid w:val="6C5444D9"/>
     <w:rsid w:val="71236DF3"/>
     <w:rsid w:val="71B260EA"/>
     <w:rsid w:val="747D5EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026">
+      <o:colormru v:ext="edit" colors="#fffaec"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D6C1627"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BCFCEB2C-3ECA-4BF8-9D77-123AAC63E073}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2391,52 +3344,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2503,150 +3456,151 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B22C51"/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C354B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000C354B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="71236DF3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
@@ -2679,72 +3633,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E21B9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00723473"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00723473"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/publish-with-us/submission-guidelines/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/about/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/about/journal-policies/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/publish-with-us/submission-guidelines/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/about/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/office/collab-files/remove-hidden-data-and-personal-information-by-inspecting-documents-presentations-or-workbooks" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jldhe.aldinhe.ac.uk/about/journal-policies/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2977,70 +3932,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2E6F23088322D409C4F6E7DFEF30207" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f13463c7f5668e0d9766efb2a1971ab">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d2c9ce19-ef3b-47d7-8996-210bbc755c10" xmlns:ns3="7435c9f5-1740-42ad-bb0e-92326347f61a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1eac69862da3ef50378b3891dd52da4" ns2:_="" ns3:_="">
     <xsd:import namespace="d2c9ce19-ef3b-47d7-8996-210bbc755c10"/>
     <xsd:import namespace="7435c9f5-1740-42ad-bb0e-92326347f61a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3203,113 +4142,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d2c9ce19-ef3b-47d7-8996-210bbc755c10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7435c9f5-1740-42ad-bb0e-92326347f61a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0B1E1E-2C5D-478B-A908-3E815A919FCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8DCB-F932-49A9-80CA-BAAE12888C26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F69960-BDEA-4FB3-8D04-77882E58F195}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D63BC80-24E0-41F3-BDF8-8B9FBCCB74F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d2c9ce19-ef3b-47d7-8996-210bbc755c10"/>
     <ds:schemaRef ds:uri="7435c9f5-1740-42ad-bb0e-92326347f61a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F69960-BDEA-4FB3-8D04-77882E58F195}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d2c9ce19-ef3b-47d7-8996-210bbc755c10"/>
+    <ds:schemaRef ds:uri="7435c9f5-1740-42ad-bb0e-92326347f61a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8DCB-F932-49A9-80CA-BAAE12888C26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0B1E1E-2C5D-478B-A908-3E815A919FCC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>568</Words>
+  <Characters>3238</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3799</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chad McDonald</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>ALDinHE</lastModifiedBy>
-  <revision>79</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C2E6F23088322D409C4F6E7DFEF30207</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>